--- v0 (2026-02-21)
+++ v1 (2026-05-04)
@@ -1,103 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideshow.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId11"/>
+    <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId12"/>
+    <p:handoutMasterId r:id="rId15"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="262" r:id="rId2"/>
-[...7 lines deleted...]
-    <p:sldId id="268" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="264" r:id="rId9"/>
+    <p:sldId id="265" r:id="rId10"/>
+    <p:sldId id="266" r:id="rId11"/>
+    <p:sldId id="267" r:id="rId12"/>
+    <p:sldId id="268" r:id="rId13"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="it-IT"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -212,68 +213,76 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="50768B"/>
     <a:srgbClr val="48566B"/>
     <a:srgbClr val="1A1A1A"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{15C7FACB-9CA8-5153-A190-0030915D4B21}" v="4" dt="2026-03-02T14:07:12.185"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15592" autoAdjust="0"/>
     <p:restoredTop sz="94682" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="97" d="100"/>
+          <a:sy n="97" d="100"/>
         </p:scale>
-        <p:origin x="762" y="294"/>
+        <p:origin x="1080" y="306"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -281,51 +290,51 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -382,51 +391,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{19D62BCD-9A42-4734-8B77-77A71F19A69A}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>04/02/2026</a:t>
+              <a:t>19/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto piè di pagina 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53592880-6FF8-4AA4-B048-1B94613E55E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -563,51 +572,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1CDF1BDF-8067-4D53-9A36-249EC96E8E79}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>04/02/2026</a:t>
+              <a:t>19/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto immagine diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3497,51 +3506,51 @@
             <a:r>
               <a:rPr lang="it-IT"/>
               <a:t>Quinto livello</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto data 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F64A8E5F-40E5-4553-9F3C-699F1A5B8145}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>04.02.2026</a:t>
+              <a:t>19.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Segnaposto piè di pagina 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3615,51 +3624,51 @@
             <a:r>
               <a:rPr lang="it-IT"/>
               <a:t>Fare clic per modificare lo stile del titolo</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Segnaposto data 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F64A8E5F-40E5-4553-9F3C-699F1A5B8145}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>04.02.2026</a:t>
+              <a:t>19.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto piè di pagina 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3710,51 +3719,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Segnaposto data 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F64A8E5F-40E5-4553-9F3C-699F1A5B8145}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>04.02.2026</a:t>
+              <a:t>19.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Segnaposto piè di pagina 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21224,79 +21233,79 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oralhygienejournal.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oralhygienejournal.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editorial@aboutscience.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editorial@aboutscience.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rounded Rectangle 3">
             <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -22052,57 +22061,57 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
               <a:t>overview</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{697155ED-210B-9634-6311-6CBE78D09E6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD50ADF-62A1-C580-BC14-A861E301DAA3}"/>
               </a:ext>
             </a:extLst>
@@ -23955,51 +23964,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="CasellaDiTesto 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69BE1B0C-7474-41E0-3930-8974426F2134}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10742212" y="5127518"/>
             <a:ext cx="1027152" cy="892552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="it-IT"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -24119,68 +24128,68 @@
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>decision</a:t>
             </a:r>
             <a:endParaRPr lang="it-IT" sz="1000" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="it-IT" sz="1000" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="50768B"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>4-6 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="50768B"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="it-IT" sz="1200" b="1" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>wks</a:t>
+            </a:r>
+            <a:endParaRPr lang="it-IT" sz="1200" b="1" dirty="0" err="1">
               <a:solidFill>
                 <a:srgbClr val="50768B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Chevron 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC207032-BD31-5185-F62D-C49F60A15E3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="6724779" y="3984679"/>
@@ -24765,51 +24774,51 @@
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Editor assignment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="50768B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>7 days</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98239F3B-FA25-845F-1FFE-A4FE93529EA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -24835,51 +24844,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E96F53B7-95CB-4597-6D3B-3089D80C15DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -24905,51 +24914,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F1BFB3C-7F2D-EE74-4F83-CC7CA490BB90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -24986,51 +24995,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AFEE9CE-7C19-2B78-7334-99DAF462A74E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -25078,51 +25087,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D7CD3C9-2000-93C0-D536-A1B2E5585324}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -25148,51 +25157,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89250D0D-669C-2D55-7AAB-91505AF12809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -25231,78 +25240,78 @@
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="47" name="Graphic 46" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD4F3C6-D3BC-8E6A-F65A-5A2E02576A15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="11272527" y="6020070"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65EC8FB-3FDA-955E-C766-58BCC09C01EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -25350,51 +25359,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{336A68E6-3F8C-9CE9-2714-AE163DAD6DCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -25671,57 +25680,57 @@
           <a:p>
             <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Graphic 7" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{401B2E22-3C6B-860F-923A-7C825DB82164}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10813489" y="6003504"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle: Rounded Corners 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E821EF33-7025-480C-5AAE-2E3A8316E067}"/>
               </a:ext>
             </a:extLst>
@@ -25764,51 +25773,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A176CFB-3BFD-AFFF-8390-CBF6370FA8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="print">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="21690"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="539081" y="4896458"/>
             <a:ext cx="3961646" cy="1267001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="50000"/>
                 <a:lumOff val="50000"/>
               </a:schemeClr>
@@ -26085,78 +26094,78 @@
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Graphic 10" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6734E78E-61CA-EA88-1043-AD5C252F622D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B7E54A-41A8-5DB6-1140-B62947CF3940}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -26182,51 +26191,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93904C18-C232-A129-F888-9BCC525EB381}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -26252,51 +26261,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75335F33-F982-2A0D-40EF-613D88F0A536}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -26333,51 +26342,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC9E1A6A-1069-15A3-4D45-86D082361E77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -26425,51 +26434,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3EE9C35-558B-472E-E6AC-F5AE31B7B11D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -26495,51 +26504,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A8FA7EA-6011-B4B7-666D-EDA79EAA012F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -26565,51 +26574,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId15" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F89EC503-4781-CE92-F71F-2A45B5F01AC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -26657,51 +26666,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId16" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF3D734B-0D7F-77EC-FF86-00B2DA0CD327}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27101,57 +27110,57 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Graphic 25" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3249D303-A01D-1014-DD3A-F099C7E11101}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10813489" y="6003504"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4A237CC-2195-E9FD-7AE1-FDF61A582236}"/>
               </a:ext>
             </a:extLst>
@@ -27308,78 +27317,78 @@
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Graphic 4" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42DB412B-C1BF-AA00-B888-139848CF240B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B42AD2CB-641A-393C-9E0E-1D451314B354}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27405,51 +27414,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04FBDE13-AE34-E5A5-DB17-EB071FA7B589}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27475,51 +27484,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19CF5D4A-D0FF-4885-6FFA-E9958C7DED95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27556,51 +27565,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38E128A3-33E3-856E-E17D-D6582613801E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27648,51 +27657,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75D255AD-FC73-F52E-4902-29253D534F7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27718,51 +27727,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B74322FB-DFB6-5FAF-B416-16AF2817154B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27788,51 +27797,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC2180F-91E5-5716-A0D6-C8FF312F6E74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -27880,51 +27889,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D28840DA-2C1B-4E8E-C3EA-9C31D9C0A392}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28176,57 +28185,57 @@
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Graphic 22" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0A50DFF-B25B-B0F1-82BC-E9034F5C7309}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10813489" y="6003504"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57578F18-CFC8-0D8D-12A6-F1A46C2CDA44}"/>
               </a:ext>
             </a:extLst>
@@ -28343,78 +28352,78 @@
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DCB47AB-2C7B-4224-F59D-0D5F6D03D7E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F48D268-624C-AFF6-0385-91F87597CB13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28440,51 +28449,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6546AB98-312D-C512-2299-4790DCEE7743}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28510,51 +28519,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909B0AE8-5E87-F9B1-583F-4FBB46B1E45E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28591,51 +28600,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE824F7-2803-BF12-E9D9-0648438E0116}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28683,51 +28692,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43066856-795A-6C72-4972-01AE8074DBFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28753,51 +28762,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D9F6683-0899-103B-9BDD-EE6A93D3A7BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28823,51 +28832,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4125EB8-070C-3B92-BF0F-0E87C6E40A08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -28915,51 +28924,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId15" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C297557-E6A3-9B14-C1B7-8D31F8D9D239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -29547,57 +29556,57 @@
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Graphic 36" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B639E9-C612-5E6C-589A-5D6C5D69FA76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10813489" y="6003504"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D1CAAA6-343E-7F78-22FF-9FF154A7AC2C}"/>
               </a:ext>
             </a:extLst>
@@ -29714,78 +29723,78 @@
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98D7EB59-EF2B-F2D9-0267-B6FF411A3565}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F6065C-0BE4-A3FA-A77E-9334F0E48CA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -29811,51 +29820,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ECA305C-CD5E-ECE2-3F19-F6BBC0DB325C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -29881,51 +29890,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8A86535-01CE-1AB3-0144-3A3D3FB02F42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -29962,51 +29971,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F4B9E20-6B61-C73C-54ED-CC5B46597F99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -30054,51 +30063,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A17471-C599-8DF2-2DF6-63DAD115F886}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -30124,51 +30133,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F9014FD-D69C-6F96-1759-C33D971FE21E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -30194,51 +30203,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId15" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA64E6A5-907D-7B0C-3F44-1159B32A0F64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -30286,51 +30295,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId16" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6AB96-7751-857B-F5B3-0B12F7B5A6AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -30592,57 +30601,57 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Graphic 30" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0CDB709-3401-F99F-C933-FB52C628EA3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10813489" y="6003504"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39C74DEE-611D-0C52-705F-692FD0C43929}"/>
               </a:ext>
             </a:extLst>
@@ -30759,78 +30768,78 @@
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58189E13-F097-1697-266B-275BA2AFCDCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF62F15D-9637-6176-A3A9-C6D416FC7E5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -30856,51 +30865,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40485A7B-1CD8-8648-1C7B-E769634910AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -30926,51 +30935,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85FE3AF1-AB51-04ED-38DD-47E57DC07861}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -31007,51 +31016,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACFBB142-6A0D-4493-1A1A-55F566B3AAFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -31099,51 +31108,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93E91BE-9A39-A8BB-1454-E60BEE1C44BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -31169,51 +31178,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{988EB99A-32C7-0CD7-671E-AB03B935984F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -31239,51 +31248,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A6DA738-CC8B-624E-1081-4A54FDB867C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -31331,51 +31340,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E716D9E5-2963-E379-F2B4-02344055EF47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -31739,57 +31748,57 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Graphic 1" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BC1CA4B-1298-7636-72B5-378BE773C989}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10813489" y="6003504"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1F97C8E-4F10-EE71-E977-50ED38120860}"/>
               </a:ext>
             </a:extLst>
@@ -31950,78 +31959,78 @@
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Graphic 4" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C978DC29-EEB2-802F-51A8-9A466C51CE62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2159DE-5756-FC2A-B861-28C5E7F8BCD6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -32047,51 +32056,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F5908A-F908-1EC7-252D-01FFB9A54F0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -32117,51 +32126,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F00D542-81D5-A934-B9F0-CD220F061613}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -32198,51 +32207,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F33CCFAF-893C-0D4F-D9F3-680D677B38DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -32290,51 +32299,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{906BA2A6-C390-96D1-773E-1D80B41C57A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -32360,51 +32369,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15446305-9B81-90DA-164F-E82AFF1C4DE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -32430,51 +32439,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F405913D-2036-A225-5515-603F69EA5B8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -32522,51 +32531,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId15" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9B13AE1-273C-EE26-2047-E22FDC312DD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -33556,60 +33565,60 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E179B91F-AFA8-9771-02F0-62A9690EDE07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="443510" y="765066"/>
             <a:ext cx="11620788" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t>Update </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
-              <a:t>Further</a:t>
+              <a:t>your</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="4400" dirty="0"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>communication</a:t>
+              <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDE373F2-46BF-DA24-C52E-6A38B3806978}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </a:xfrm>
         </p:spPr>
@@ -33714,78 +33723,78 @@
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1840F2B7-0A9A-0C50-5FA4-9DA4BB451C10}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="506056" y="96950"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE172AD-25FC-0D43-AB39-417012DC578E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6253904" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -33811,51 +33820,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A956393-2340-D3DA-E54A-7B22B46C2DC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2180015" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -33881,51 +33890,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B76B7570-6D2F-3122-37A7-47C42B0390C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127566" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -33962,51 +33971,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EDA9447-114B-149A-5C90-DB3CF79B40CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7355566" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -34054,51 +34063,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{335319C0-ABB0-DB7F-2FF1-007F8F062971}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4229228" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -34124,51 +34133,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{572C4FC1-6814-F877-A306-73B7D4389D97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5124251" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -34194,51 +34203,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53F4F657-0DB8-8EEA-3528-9C4B6A7AB2AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8588500" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -34286,51 +34295,51 @@
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD205A73-2888-DD2F-796B-77049A9423AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1260282" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -35247,50 +35256,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100391BEE88E8B99F479BEED4D556673D57" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="201ef389e757323665bc1cf482afc821">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec4a2910-c2dc-438f-b58c-f181e8bee36a" xmlns:ns3="aa04236e-fcda-4da2-bda4-90fe7b87c823" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a466463a9ad687eea661ea130c92ca8b" ns2:_="" ns3:_="">
     <xsd:import namespace="ec4a2910-c2dc-438f-b58c-f181e8bee36a"/>
     <xsd:import namespace="aa04236e-fcda-4da2-bda4-90fe7b87c823"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -35453,87 +35471,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec4a2910-c2dc-438f-b58c-f181e8bee36a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="aa04236e-fcda-4da2-bda4-90fe7b87c823" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C71B053E-8AFD-4607-B450-56AABC8EFFF1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{303EDB02-356A-4E25-93AD-0F2D5C50775D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97775A84-2A24-4B90-AD26-1437C82C829B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{649976D4-E771-4F55-B87D-674EDD3236AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ec4a2910-c2dc-438f-b58c-f181e8bee36a"/>
+    <ds:schemaRef ds:uri="aa04236e-fcda-4da2-bda4-90fe7b87c823"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69C16B11-4A03-41CF-A155-F0FF88C18549}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06D9C94-760E-45E5-9E63-4F6351050853}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ec4a2910-c2dc-438f-b58c-f181e8bee36a"/>
+    <ds:schemaRef ds:uri="aa04236e-fcda-4da2-bda4-90fe7b87c823"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_Template AboutScience 2024</Template>
   <TotalTime></TotalTime>
-  <Words>947</Words>
+  <Words>948</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>160</Paragraphs>
   <Slides>9</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
@@ -35561,27 +35596,30 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Lucia Steele</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100391BEE88E8B99F479BEED4D556673D57</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>